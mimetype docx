--- v0 (2026-06-09)
+++ v1 (2026-06-30)
@@ -1,94 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="0081252E">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07E4D">
         <w:t>PANEVĖŽIO R. DEMBAVOS PROGIMNAZIJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07E4D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">KVIEČIA PRISIJUNGTI </w:t>
       </w:r>
       <w:r w:rsidR="004D13B4">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>MUZIKOS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07E4D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> MOKYTOJĄ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
-        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:pStyle w:val="prastasistinklapis"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="45" w:beforeAutospacing="0" w:after="45" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07E4D">
         <w:t xml:space="preserve">Panevėžio r. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A07E4D">
         <w:t>Dembavos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A07E4D">
         <w:t xml:space="preserve"> progimnazija ieško </w:t>
       </w:r>
       <w:r w:rsidR="004D13B4">
         <w:t>muzikos</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07E4D">
         <w:t xml:space="preserve"> mokytojo (-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -206,59 +183,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="004D13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">uzikos pamokų </w:t>
       </w:r>
       <w:r w:rsidR="00A26E79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ir neformalaus ugdymo užsiė</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">mimų </w:t>
+        <w:t xml:space="preserve">ir neformalaus ugdymo užsiėmimų </w:t>
       </w:r>
       <w:r w:rsidRPr="004D13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vedimas 1–8 klasių mokiniams.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004D13B4" w:rsidRPr="004D13B4" w:rsidRDefault="004D13B4" w:rsidP="004D13B4">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
@@ -474,197 +443,150 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">galimybes profesiniam tobulėjimui. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dokumentų pateikimas:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
-        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:pStyle w:val="prastasistinklapis"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="45" w:beforeAutospacing="0" w:after="45" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Asmens tapatybę patvirtinančio dokumento kopiją.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
-        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:pStyle w:val="prastasistinklapis"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="45" w:beforeAutospacing="0" w:after="45" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Išsilavinimą patvirtinančio dokumento kopiją.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
-        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:pStyle w:val="prastasistinklapis"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="45" w:beforeAutospacing="0" w:after="45" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Kvalifikacinę kategoriją patvirtinančio dokumento kopiją.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4. Gyvenimo aprašymą (CV) prašome siųsti el. paštu:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A07E4D" w:rsidRDefault="004D13B4" w:rsidP="00A07E4D">
+    <w:p w:rsidR="00A07E4D" w:rsidRDefault="0081252E" w:rsidP="00A07E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00003499">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="004D13B4" w:rsidRPr="00003499">
           <w:rPr>
             <w:rStyle w:val="Hipersaitas"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:t>dembavosprogimnazija@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D13B4" w:rsidRDefault="004D13B4" w:rsidP="00A07E4D">
-[...47 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontaktai pasiteirauti:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A07E4D" w:rsidRPr="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="00A07E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -678,77 +600,77 @@
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>️ 045 594245</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☎</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>️ 045 594370</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008177FA" w:rsidRPr="00A07E4D" w:rsidRDefault="00A26E79" w:rsidP="00A07E4D">
+    <w:p w:rsidR="008177FA" w:rsidRPr="00A07E4D" w:rsidRDefault="0081252E" w:rsidP="00A07E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008177FA" w:rsidRPr="00A07E4D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -758,52 +680,52 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="13CA52F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D3AACCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -908,51 +830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="2614014E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81BA44B8"/>
     <w:lvl w:ilvl="0" w:tplc="04270001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1021,51 +943,51 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="5AB51469"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81342F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1170,51 +1092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="63935B34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2960C942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1335,499 +1257,261 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A42EE4"/>
     <w:rsid w:val="001963E4"/>
     <w:rsid w:val="001D1819"/>
     <w:rsid w:val="001F1B23"/>
     <w:rsid w:val="004D13B4"/>
     <w:rsid w:val="004F0094"/>
     <w:rsid w:val="006A6FCB"/>
     <w:rsid w:val="00806484"/>
+    <w:rsid w:val="0081252E"/>
     <w:rsid w:val="008177FA"/>
     <w:rsid w:val="00A07E4D"/>
     <w:rsid w:val="00A26E79"/>
     <w:rsid w:val="00A42EE4"/>
     <w:rsid w:val="00DD0E4B"/>
     <w:rsid w:val="00DF66C4"/>
     <w:rsid w:val="00E253C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="24C62D24"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F26B22DB-308F-4598-83C6-30A31C4AA32A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A07E4D"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1860,181 +1544,483 @@
         <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
     <w:name w:val="Išskirta citata Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Iskirtacitata"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001963E4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
+  <w:style w:type="paragraph" w:styleId="prastasistinklapis">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A07E4D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="lt-LT"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004D13B4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D13B4"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0081252E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A07E4D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001963E4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001963E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="prastasistinklapis">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A07E4D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="lt-LT"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D13B4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaitas">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D13B4"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0081252E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dembavosprogimnazija@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dembavosprogimnazija@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2167,80 +2153,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>982</Words>
-  <Characters>561</Characters>
+  <Words>928</Words>
+  <Characters>529</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1540</CharactersWithSpaces>
+  <CharactersWithSpaces>1455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>